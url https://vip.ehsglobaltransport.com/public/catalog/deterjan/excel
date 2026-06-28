--- v0 (2026-05-01)
+++ v1 (2026-06-28)
@@ -450,56 +450,56 @@
           <t>7DAY POWDER LAUNDRY MACHINE DETERGENT 1 TON</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Lessive en poudre 7 jours pour machine à laver, 1 tonne</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>مسحوق غسيل 7 أيام، سعة 1 طن</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Порошковый стиральный порошок 7DAY для стиральной машины, 1 тонна</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>7-Tage-Waschpulver für Waschmaschinen, 1 tonne</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>280.00</t>
+          <t>3.20</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>2.69</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>7DAY TOZ ÇAMAŞIR ELDE DETERJANI 20 KG 7-8 AKTİF</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>7DAY POWDER HAND LAUNDRY DETERGENT 20 KG 7-8 ACTIVE</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Lessive en poudre 7 jours pour le lavage des mains 20 kg 7-8 actifs</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>مسحوق غسيل يدوي 7 أيام، 20 كجم، 7-8 دورات غسيل نشطة</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
@@ -534,1003 +534,457 @@
           <t>7DAY POWDER HAND LAUNDRY DETERGENT 1 TON 7-8 ACTIVE INGREDIENTS</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Lessive en poudre 7 jours pour les mains, 1 tonne, 7 à 8 ingrédients actifs</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>مسحوق غسيل يدوي 7 أيام، 1 طن، 7-8 مكونات فعالة</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Порошковое моющее средство для ручной стирки 7DAY, 1 тонна, 7-8 активных ингредиентов.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>7-Tage-Pulverwaschmittel für die Handwäsche, 1 Tonne, 7-8 Wirkstoffe</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>334.00</t>
+          <t>3.34</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>СЛЕС</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>2.10</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>1.52</t>
+          <t>1.76</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>LABSA</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>LABSA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>LABSA</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>مختبرات</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>ЛАБСА</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>LABSA</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>3.87</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>1.43</t>
+          <t>3.26</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>PAYAT KOSTİK</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>PAYAT KOSTİK</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>PAYAT KOSTİK</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>بيات كوستيك</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>ПАЯТ КОСТИК</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>PAYAT KOSTİK</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>0.85</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>0.59</t>
+          <t>0.71</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>BETAİN 35</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>BETAİN 35</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>BETAİN 35</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>بيتايين 35</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>БЕТАИНА 35</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>BETAİN 35</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>0.93</t>
+          <t>0.88</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>SİTRİK ASİT</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>CİTRİC ACİD</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>CİTRİC ACİD</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>حامض الستريك</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>ЛИМОННАЯ КИСЛОТА</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>CİTRİC ACİD</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>1.55</t>
+          <t>1.75</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>1.50</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>SODA (AGIR)</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>SODA (AGIR)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SODA (AGIR)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>صودا (ثقيلة)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>СОДА (ТЯЖЕЛАЯ)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>SODA (AGIR)</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>0.45</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>0.36</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>SODA (HAFİF)</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>SODA (HAFİF)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>SODA (HAFİF)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>صودا (لايت)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>ГАЗИРОВАННАЯ ВОДА (ЛЕГКАЯ)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>SODA (HAFİF)</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>0.45</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>0.36</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>PARFUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>PARFUM</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>PARFUM</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>عطر</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>ДУХИ</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>PARFUM</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>5.20</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>4.37</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>IPA (IZAPROİL ALKOL)</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>IPA (IZAPROİL ALKOL)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>IPA (IZAPROİL ALKOL)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>كحول الأيزوبروبيل (IPA)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>ИПА (изопропиловый спирт)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>IPA (IZAPROİL ALKOL)</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1.55</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>1.18</t>
+          <t>1.37</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>7DAY YAĞ SÖKÜCÜ 5 LT</t>
+          <t>1-Hydroxy Ethylidene-1,1-Diphosphonic Acid (HEDP) 60%</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>7DAY GREASE REMOVER 5 LT</t>
+          <t>1-Hydroxy Ethylidene-1,1-Diphosphonic Acid (HEDP) 60%</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Dégraissant 7 jours 5 litres</t>
+          <t>Acide 1-hydroxyéthylidène-1,1-diphosphonique  (HEDP) 60 %</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>مزيل الشحوم 7 أيام 5 لتر</t>
+          <t>حمض 1-هيدروكسي إيثيليدين-1،1-ثنائي الفوسفونيك (HEDP) 60%</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>7-дневное средство для удаления жира, 5 л</t>
+          <t>1-Гидроксиэтилиден-1,1-дифосфоновая кислота (HEDP) 60%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>7-Tage-Fettlöser 5 Liter</t>
+          <t>1-Hydroxyethyliden-1,1-diphosphonsäure (HEDP) 60 %</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.90</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>1.68</t>
-[...545 lines deleted...]
-          <t>1.05</t>
+          <t>1.77</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>