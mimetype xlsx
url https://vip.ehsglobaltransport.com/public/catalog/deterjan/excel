--- v1 (2026-06-28)
+++ v2 (2026-08-25)
@@ -450,56 +450,56 @@
           <t>7DAY POWDER LAUNDRY MACHINE DETERGENT 1 TON</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Lessive en poudre 7 jours pour machine à laver, 1 tonne</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>مسحوق غسيل 7 أيام، سعة 1 طن</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Порошковый стиральный порошок 7DAY для стиральной машины, 1 тонна</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>7-Tage-Waschpulver für Waschmaschinen, 1 tonne</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>270.00</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>2.69</t>
+          <t>249.00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>7DAY TOZ ÇAMAŞIR ELDE DETERJANI 20 KG 7-8 AKTİF</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>7DAY POWDER HAND LAUNDRY DETERGENT 20 KG 7-8 ACTIVE</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Lessive en poudre 7 jours pour le lavage des mains 20 kg 7-8 actifs</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>مسحوق غسيل يدوي 7 أيام، 20 كجم، 7-8 دورات غسيل نشطة</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
@@ -534,56 +534,56 @@
           <t>7DAY POWDER HAND LAUNDRY DETERGENT 1 TON 7-8 ACTIVE INGREDIENTS</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Lessive en poudre 7 jours pour les mains, 1 tonne, 7 à 8 ingrédients actifs</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>مسحوق غسيل يدوي 7 أيام، 1 طن، 7-8 مكونات فعالة</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Порошковое моющее средство для ручной стирки 7DAY, 1 тонна, 7-8 активных ингредиентов.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>7-Tage-Pulverwaschmittel für die Handwäsche, 1 Tonne, 7-8 Wirkstoffe</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>290.00</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>3.34</t>
+          <t>267.00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>SLES</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
@@ -618,56 +618,56 @@
           <t>LABSA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>LABSA</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>مختبرات</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>ЛАБСА</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>LABSA</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>3.87</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>3.26</t>
+          <t>1.74</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>PAYAT KOSTİK</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>PAYAT KOSTİK</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>PAYAT KOSTİK</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>بيات كوستيك</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">